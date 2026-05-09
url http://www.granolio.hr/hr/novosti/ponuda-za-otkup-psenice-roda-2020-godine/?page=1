--- v0 (2026-03-20)
+++ v1 (2026-05-09)
@@ -1,31923 +1,1316 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...42 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:body>
+    <w:p w14:paraId="1B1457EB" w14:textId="77777777" w:rsidR="004A2F05" w:rsidRPr="009A5085" w:rsidRDefault="004A2F05" w:rsidP="00866524">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="767D9CEC" w14:textId="77777777" w:rsidR="00866524" w:rsidRPr="009A5085" w:rsidRDefault="00866524" w:rsidP="00866524">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF9FFAC" w14:textId="77777777" w:rsidR="00866524" w:rsidRPr="009A5085" w:rsidRDefault="00866524" w:rsidP="00866524">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50D23FBA" w14:textId="77777777" w:rsidR="00866524" w:rsidRPr="009A5085" w:rsidRDefault="00866524" w:rsidP="00866524">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE39F09" w14:textId="77777777" w:rsidR="00866524" w:rsidRPr="009A5085" w:rsidRDefault="00866524" w:rsidP="00866524">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3358D54B" w14:textId="77777777" w:rsidR="005E20F4" w:rsidRPr="009A5085" w:rsidRDefault="005E20F4" w:rsidP="00866524">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71FB5A7C" w14:textId="77777777" w:rsidR="00866524" w:rsidRPr="009A5085" w:rsidRDefault="00866524" w:rsidP="00866524">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52CB48BF" w14:textId="77777777" w:rsidR="00866524" w:rsidRPr="009A5085" w:rsidRDefault="00866524" w:rsidP="00866524">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB2B169" w14:textId="77777777" w:rsidR="00866524" w:rsidRPr="009A5085" w:rsidRDefault="00866524" w:rsidP="007F76B5">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5085">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>IZJAVA</w:t>
+      </w:r>
+      <w:r w:rsidR="00493055" w:rsidRPr="009A5085">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O UKUPNOM BROJU DIONICA I PRAVA GLASA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714CE3CE" w14:textId="77777777" w:rsidR="00493055" w:rsidRPr="009A5085" w:rsidRDefault="00493055" w:rsidP="00866524">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCC4DCC" w14:textId="77777777" w:rsidR="00A233B6" w:rsidRPr="009A5085" w:rsidRDefault="00A233B6" w:rsidP="00866524">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D15D9C" w14:textId="77777777" w:rsidR="003E5804" w:rsidRPr="009A5085" w:rsidRDefault="00866524" w:rsidP="00B93EB9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5085">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>GRANOLIO d.d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5085">
+        <w:t xml:space="preserve">. iz Zagreba, Budmanijeva 5, OIB: </w:t>
+      </w:r>
+      <w:r w:rsidR="00493055" w:rsidRPr="009A5085">
+        <w:t>59064993527</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5085">
+        <w:t xml:space="preserve">, izjavljuje da </w:t>
+      </w:r>
+      <w:r w:rsidR="00493055" w:rsidRPr="009A5085">
+        <w:t xml:space="preserve">je, u vrijeme sazivanja Glavne skupštine, temeljni kapital Društva podijeljen na 1.901.643 redovnih dionica od kojih svaka dionica daje </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93EB9" w:rsidRPr="009A5085">
+        <w:t>pravo na jedan glas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2800DCA0" w14:textId="77777777" w:rsidR="003E5804" w:rsidRPr="009A5085" w:rsidRDefault="003E5804" w:rsidP="00866524"/>
+    <w:p w14:paraId="441CAD62" w14:textId="3A10BE49" w:rsidR="005E20F4" w:rsidRPr="009A5085" w:rsidRDefault="005E20F4" w:rsidP="005E20F4">
+      <w:r w:rsidRPr="009A5085">
+        <w:t xml:space="preserve">Zagreb, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5670">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5085">
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5670">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5085">
+        <w:t>.20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9524F" w:rsidRPr="009A5085">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5670">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5085">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B34587A" w14:textId="77777777" w:rsidR="00493055" w:rsidRPr="009A5085" w:rsidRDefault="00493055" w:rsidP="00866524"/>
+    <w:p w14:paraId="42330BEC" w14:textId="77777777" w:rsidR="00493055" w:rsidRPr="009A5085" w:rsidRDefault="00493055" w:rsidP="00866524"/>
+    <w:p w14:paraId="3B5D4124" w14:textId="77777777" w:rsidR="003E5804" w:rsidRPr="009A5085" w:rsidRDefault="003E5804" w:rsidP="003E5804">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0398C4D8" w14:textId="3A86CCFA" w:rsidR="003E5804" w:rsidRPr="009A5085" w:rsidRDefault="003E5804" w:rsidP="00530046">
+      <w:pPr>
+        <w:ind w:left="5664" w:firstLine="708"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5085">
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21D67">
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5085">
+        <w:t>_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F980162" w14:textId="7067177C" w:rsidR="00D21D67" w:rsidRDefault="00D21D67" w:rsidP="00530046">
+      <w:pPr>
+        <w:ind w:left="5664" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Predsjednik Uprave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0505494F" w14:textId="2B0A212D" w:rsidR="00D21D67" w:rsidRPr="009A5085" w:rsidRDefault="00D21D67" w:rsidP="00530046">
+      <w:pPr>
+        <w:ind w:left="6372"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hrvoje Filipović</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00D21D67" w:rsidRPr="009A5085">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...450 lines deleted...]
-</calcChain>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2243 lines deleted...]
-</sst>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF1D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C4E4E488"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="960038376">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...1880 lines deleted...]
-</styleSheet>
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00866524"/>
+    <w:rsid w:val="000179B7"/>
+    <w:rsid w:val="00025A30"/>
+    <w:rsid w:val="000420BC"/>
+    <w:rsid w:val="0004541D"/>
+    <w:rsid w:val="00055A71"/>
+    <w:rsid w:val="00056276"/>
+    <w:rsid w:val="0007071C"/>
+    <w:rsid w:val="000941EC"/>
+    <w:rsid w:val="000D55F5"/>
+    <w:rsid w:val="000E7C43"/>
+    <w:rsid w:val="000F2CD5"/>
+    <w:rsid w:val="00150E28"/>
+    <w:rsid w:val="00154A0E"/>
+    <w:rsid w:val="001C1450"/>
+    <w:rsid w:val="001C38A4"/>
+    <w:rsid w:val="001C77D1"/>
+    <w:rsid w:val="001D568A"/>
+    <w:rsid w:val="001F512E"/>
+    <w:rsid w:val="00203081"/>
+    <w:rsid w:val="0021112C"/>
+    <w:rsid w:val="00215A40"/>
+    <w:rsid w:val="00216044"/>
+    <w:rsid w:val="00221442"/>
+    <w:rsid w:val="002B3DAD"/>
+    <w:rsid w:val="002D5510"/>
+    <w:rsid w:val="002D7BB6"/>
+    <w:rsid w:val="0031494D"/>
+    <w:rsid w:val="00364F75"/>
+    <w:rsid w:val="00365D96"/>
+    <w:rsid w:val="00380B13"/>
+    <w:rsid w:val="00387B06"/>
+    <w:rsid w:val="00390389"/>
+    <w:rsid w:val="003B7F09"/>
+    <w:rsid w:val="003D547A"/>
+    <w:rsid w:val="003E5804"/>
+    <w:rsid w:val="003E676C"/>
+    <w:rsid w:val="003E7526"/>
+    <w:rsid w:val="00410DCC"/>
+    <w:rsid w:val="00433D28"/>
+    <w:rsid w:val="00435AED"/>
+    <w:rsid w:val="0044753B"/>
+    <w:rsid w:val="00454ECE"/>
+    <w:rsid w:val="00462312"/>
+    <w:rsid w:val="00465963"/>
+    <w:rsid w:val="00471BC3"/>
+    <w:rsid w:val="00490F09"/>
+    <w:rsid w:val="00493055"/>
+    <w:rsid w:val="004A2F05"/>
+    <w:rsid w:val="004C4411"/>
+    <w:rsid w:val="004C79F5"/>
+    <w:rsid w:val="004D30FC"/>
+    <w:rsid w:val="004F2F5A"/>
+    <w:rsid w:val="004F73B1"/>
+    <w:rsid w:val="00530046"/>
+    <w:rsid w:val="00531638"/>
+    <w:rsid w:val="005427E0"/>
+    <w:rsid w:val="0057330C"/>
+    <w:rsid w:val="005754E9"/>
+    <w:rsid w:val="005A2B4F"/>
+    <w:rsid w:val="005A5346"/>
+    <w:rsid w:val="005C2096"/>
+    <w:rsid w:val="005E0DB7"/>
+    <w:rsid w:val="005E20F4"/>
+    <w:rsid w:val="00602978"/>
+    <w:rsid w:val="00611F9D"/>
+    <w:rsid w:val="00627EF3"/>
+    <w:rsid w:val="006306B4"/>
+    <w:rsid w:val="006619EF"/>
+    <w:rsid w:val="0067496A"/>
+    <w:rsid w:val="00694769"/>
+    <w:rsid w:val="006A2848"/>
+    <w:rsid w:val="006B345F"/>
+    <w:rsid w:val="006C68D3"/>
+    <w:rsid w:val="006C6CBC"/>
+    <w:rsid w:val="006D2D66"/>
+    <w:rsid w:val="006F5F16"/>
+    <w:rsid w:val="00700921"/>
+    <w:rsid w:val="00725B44"/>
+    <w:rsid w:val="007262B8"/>
+    <w:rsid w:val="00731000"/>
+    <w:rsid w:val="0073550D"/>
+    <w:rsid w:val="007501F7"/>
+    <w:rsid w:val="00761EDF"/>
+    <w:rsid w:val="0076578C"/>
+    <w:rsid w:val="0078179D"/>
+    <w:rsid w:val="007A5237"/>
+    <w:rsid w:val="007A766F"/>
+    <w:rsid w:val="007E7EC1"/>
+    <w:rsid w:val="007F76B5"/>
+    <w:rsid w:val="00816036"/>
+    <w:rsid w:val="008229A1"/>
+    <w:rsid w:val="0082314F"/>
+    <w:rsid w:val="00824478"/>
+    <w:rsid w:val="00825C50"/>
+    <w:rsid w:val="00866524"/>
+    <w:rsid w:val="00867501"/>
+    <w:rsid w:val="00880813"/>
+    <w:rsid w:val="008B2914"/>
+    <w:rsid w:val="008B5670"/>
+    <w:rsid w:val="008B6AE2"/>
+    <w:rsid w:val="008D580E"/>
+    <w:rsid w:val="008F25A3"/>
+    <w:rsid w:val="009011DC"/>
+    <w:rsid w:val="00936761"/>
+    <w:rsid w:val="00945B3D"/>
+    <w:rsid w:val="00947EEB"/>
+    <w:rsid w:val="009519BC"/>
+    <w:rsid w:val="00960F2C"/>
+    <w:rsid w:val="009629BD"/>
+    <w:rsid w:val="009A0AEE"/>
+    <w:rsid w:val="009A20A2"/>
+    <w:rsid w:val="009A5085"/>
+    <w:rsid w:val="009C68EB"/>
+    <w:rsid w:val="009D7770"/>
+    <w:rsid w:val="009E2A23"/>
+    <w:rsid w:val="00A2176F"/>
+    <w:rsid w:val="00A233B6"/>
+    <w:rsid w:val="00A71F71"/>
+    <w:rsid w:val="00A83F3C"/>
+    <w:rsid w:val="00A95F74"/>
+    <w:rsid w:val="00AA64AC"/>
+    <w:rsid w:val="00AA7C26"/>
+    <w:rsid w:val="00AA7FB5"/>
+    <w:rsid w:val="00AC3A2C"/>
+    <w:rsid w:val="00AD22BD"/>
+    <w:rsid w:val="00AE1A9D"/>
+    <w:rsid w:val="00B0670C"/>
+    <w:rsid w:val="00B0705A"/>
+    <w:rsid w:val="00B450CA"/>
+    <w:rsid w:val="00B62131"/>
+    <w:rsid w:val="00B74180"/>
+    <w:rsid w:val="00B759F6"/>
+    <w:rsid w:val="00B82A83"/>
+    <w:rsid w:val="00B92C4A"/>
+    <w:rsid w:val="00B93EB9"/>
+    <w:rsid w:val="00BA0CAD"/>
+    <w:rsid w:val="00BA456F"/>
+    <w:rsid w:val="00BA7895"/>
+    <w:rsid w:val="00C06FD1"/>
+    <w:rsid w:val="00C14295"/>
+    <w:rsid w:val="00C2005C"/>
+    <w:rsid w:val="00C313AB"/>
+    <w:rsid w:val="00C374B8"/>
+    <w:rsid w:val="00C64C10"/>
+    <w:rsid w:val="00C70C17"/>
+    <w:rsid w:val="00C76E88"/>
+    <w:rsid w:val="00C8080C"/>
+    <w:rsid w:val="00C832CA"/>
+    <w:rsid w:val="00CB036F"/>
+    <w:rsid w:val="00CB10FF"/>
+    <w:rsid w:val="00CC2972"/>
+    <w:rsid w:val="00CD7115"/>
+    <w:rsid w:val="00CF61B4"/>
+    <w:rsid w:val="00D21D67"/>
+    <w:rsid w:val="00D40F3E"/>
+    <w:rsid w:val="00D6345B"/>
+    <w:rsid w:val="00D656D9"/>
+    <w:rsid w:val="00D91394"/>
+    <w:rsid w:val="00DA10A9"/>
+    <w:rsid w:val="00DA4C96"/>
+    <w:rsid w:val="00DA79F6"/>
+    <w:rsid w:val="00DC5B3B"/>
+    <w:rsid w:val="00DD1C73"/>
+    <w:rsid w:val="00DD44F0"/>
+    <w:rsid w:val="00DE09B0"/>
+    <w:rsid w:val="00E32CFD"/>
+    <w:rsid w:val="00E37BF6"/>
+    <w:rsid w:val="00E54278"/>
+    <w:rsid w:val="00E634DA"/>
+    <w:rsid w:val="00E775A3"/>
+    <w:rsid w:val="00E9524F"/>
+    <w:rsid w:val="00EA5B25"/>
+    <w:rsid w:val="00EC382E"/>
+    <w:rsid w:val="00ED4D65"/>
+    <w:rsid w:val="00EF2316"/>
+    <w:rsid w:val="00F06E11"/>
+    <w:rsid w:val="00F10399"/>
+    <w:rsid w:val="00F42B7A"/>
+    <w:rsid w:val="00F42F9A"/>
+    <w:rsid w:val="00F71B70"/>
+    <w:rsid w:val="00F730BA"/>
+    <w:rsid w:val="00F803AA"/>
+    <w:rsid w:val="00F84970"/>
+    <w:rsid w:val="00F87A98"/>
+    <w:rsid w:val="00F93FFA"/>
+    <w:rsid w:val="00FB366B"/>
+    <w:rsid w:val="00FB4DE0"/>
+    <w:rsid w:val="00FC514D"/>
+    <w:rsid w:val="00FD0D41"/>
+    <w:rsid w:val="00FE1990"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="hr-HR"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2C01BAEC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D1AC3F35-7C87-41B5-8151-811ECE49C3AA}"/>
+</w:settings>
 </file>
 
-<file path=xl/xmlMaps.xml><?xml version="1.0" encoding="utf-8"?>
-[...2449 lines deleted...]
-</MapInfo>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="hr-HR" w:eastAsia="hr-HR" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Revision" w:uiPriority="71"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="72" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="73" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="60" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="65" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="66" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="67" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="68" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="69" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="70"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+</w:styles>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/xmlMaps" Target="xmlMaps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+</w:webSettings>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
-<file path=xl/tables/tableSingleCells1.xml><?xml version="1.0" encoding="utf-8"?>
-[...9130 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...15313 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>54</Words>
+  <Characters>311</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>2</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>5</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
-[...11 lines deleted...]
-      <vt:lpstr>PK!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>IZJAVA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>HANFA</Company>
+  <Company>Granolio d.o.o.</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>364</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:creator>Mijo Jozić</dc:creator>
+  <dc:title>IZJAVA</dc:title>
+  <dc:subject/>
+  <dc:creator>Granolio PK</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>